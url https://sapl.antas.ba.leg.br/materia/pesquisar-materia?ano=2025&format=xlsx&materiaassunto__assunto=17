--- v0 (2025-12-08)
+++ v1 (2026-04-02)
@@ -54,87 +54,87 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ESSIONEIDE PIMENTEL DA SILVA MATOS</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/13/pl_no_004_de_24.02.2025_-_ratificacao_da_alteracao_do_contrato_do_consorcio_publico_interfederativo_de_saude_nordeste_iii..pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/13/pl_no_004_de_24.02.2025_-_ratificacao_da_alteracao_do_contrato_do_consorcio_publico_interfederativo_de_saude_nordeste_iii..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da alteração do Contrato do CONSÓRCIO PÚBLICO INTERFEDERATIVO DE SAÚDE NORDESTE II.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Dú de Dr Carlos</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/23/pl_no_020__de__01.10.2025_-_dispoe_sobre_a_denominacao_do_posto_de_saude_psf_iii_localizado_em_antas..pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/23/pl_no_020__de__01.10.2025_-_dispoe_sobre_a_denominacao_do_posto_de_saude_psf_iii_localizado_em_antas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Posto de Saúde PSF III, localizado em Antas, e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dra. Marília</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/32/pl_no_25-2025.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/32/pl_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da licença-maternidade e da licença-paternidade para mães, pais e responsáveis cuidadores de crianças com deficiência ou doença crônica grave, no âmbito do serviço público municipal de Antas/BA, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/38/pl_no_030_de_18.11.2025_-_acrescentar_cargo_ao_anexo_ii_da_lei_municipal_no_785_referente_ao_regime_especial_de_direito_administrativo_-_reda.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/38/pl_no_030_de_18.11.2025_-_acrescentar_cargo_ao_anexo_ii_da_lei_municipal_no_785_referente_ao_regime_especial_de_direito_administrativo_-_reda.pdf</t>
   </si>
   <si>
     <t>Acrescenta cargo ao Anexo II da Lei Municipal nº 768/2025, referente ao Regime Especial de Direito Administrativo - REDA, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -441,68 +441,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/13/pl_no_004_de_24.02.2025_-_ratificacao_da_alteracao_do_contrato_do_consorcio_publico_interfederativo_de_saude_nordeste_iii..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/23/pl_no_020__de__01.10.2025_-_dispoe_sobre_a_denominacao_do_posto_de_saude_psf_iii_localizado_em_antas..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/32/pl_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/38/pl_no_030_de_18.11.2025_-_acrescentar_cargo_ao_anexo_ii_da_lei_municipal_no_785_referente_ao_regime_especial_de_direito_administrativo_-_reda.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/13/pl_no_004_de_24.02.2025_-_ratificacao_da_alteracao_do_contrato_do_consorcio_publico_interfederativo_de_saude_nordeste_iii..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/23/pl_no_020__de__01.10.2025_-_dispoe_sobre_a_denominacao_do_posto_de_saude_psf_iii_localizado_em_antas..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/32/pl_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/38/pl_no_030_de_18.11.2025_-_acrescentar_cargo_ao_anexo_ii_da_lei_municipal_no_785_referente_ao_regime_especial_de_direito_administrativo_-_reda.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="224.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>