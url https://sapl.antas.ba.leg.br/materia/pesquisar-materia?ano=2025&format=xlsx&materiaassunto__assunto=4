--- v0 (2025-12-08)
+++ v1 (2026-04-02)
@@ -54,114 +54,114 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ESSIONEIDE PIMENTEL DA SILVA MATOS</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/6/pl_no_001_de_24.02.2025_-_dispoe_sobre_a_criacao_do_cargo_de_provimento_em_comissao_de_guarda_escolar..pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/6/pl_no_001_de_24.02.2025_-_dispoe_sobre_a_criacao_do_cargo_de_provimento_em_comissao_de_guarda_escolar..pdf</t>
   </si>
   <si>
     <t>Disp8e sobre a criação do cargo de provimento em comissão de GUARDA ESCOLAR, a ser adicionado à estrutura administrativa da Secretaria Municipal de Educação, Cultura, Esporte e Lazer do Município de Antas — BA, entre outras providencias.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/7/pl_no_002_de_24.02.2025_dispoe_sobre_a_atualizacao_do_quadro_dos_cargos_em_comissao_e_das_funcoes_de_confiacao_da_sec._de_educacao_cultura_esporte_e_lazer..pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/7/pl_no_002_de_24.02.2025_dispoe_sobre_a_atualizacao_do_quadro_dos_cargos_em_comissao_e_das_funcoes_de_confiacao_da_sec._de_educacao_cultura_esporte_e_lazer..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do quadro dos cargos em comissão e das funções de confiança da Secretaria Municipal de Educação, Cultura, Esporte e Lazer do Município de Antas-BA, estabelecido conforme artigos 44 e 223 no anexo II da Lei Municipal 749/2023, e dá outras providências</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/20/pl_no_011_de_14.05.2025_-_prorroga_a_vigencia_do_plano_municipal_de_educacao_do_municipio_de_antas_ate_31.12.2025.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/20/pl_no_011_de_14.05.2025_-_prorroga_a_vigencia_do_plano_municipal_de_educacao_do_municipio_de_antas_ate_31.12.2025.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação do Município de Antas BA, até 31 de dezembro de 2025.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/21/pl_no_012_de_27.05.2025_-_reformula_o_centro_municipal_de_educacao_escolar_inclusiva_e_atendimento_especializado-_aee_altera_a_lei_no_570_de_2009.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/21/pl_no_012_de_27.05.2025_-_reformula_o_centro_municipal_de_educacao_escolar_inclusiva_e_atendimento_especializado-_aee_altera_a_lei_no_570_de_2009.pdf</t>
   </si>
   <si>
     <t>Reformula o .Centro Municipal de Educação Escolar Inclusiva e Atendimento Especializado - AEE, altera a Lei Municipal de no 570/2009 que versa sobre a Estrutura Administrativa da Secretaria Municipal de Educação, Cultura, Esporte e Lazer SEMEC do Município de Antas -BA, e dá outras providencias.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/37/pl_no_029_de_17.11.2025_-_altera_a_lei_municipal_de_no_776-2025_para_prorrogar_o_prazo_de_vigencia_do_plano_municipal_de_educacao_aprovado_pela_lei_municipal_626_de_2015_alterada_pela_lei_m.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/37/pl_no_029_de_17.11.2025_-_altera_a_lei_municipal_de_no_776-2025_para_prorrogar_o_prazo_de_vigencia_do_plano_municipal_de_educacao_aprovado_pela_lei_municipal_626_de_2015_alterada_pela_lei_m.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de nº 776/2025, para prorrogar o prazo de vigência do Plano Municipal de Educação, aprovado pela Lei Municipal 626/2015, alterada pela Lei Municipal 676/2019.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/35/pl_de_lei_complementar_no__027_de_18.11.2025_-_aturorizaao_para_concessao_de_abono_aos_profissionais_da_educaao_basica_em_efetivo_exercicio_para_fins_cumprimento_dos_70_do_fundeb.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/35/pl_de_lei_complementar_no__027_de_18.11.2025_-_aturorizaao_para_concessao_de_abono_aos_profissionais_da_educaao_basica_em_efetivo_exercicio_para_fins_cumprimento_dos_70_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispoê sobre a autorização para concessão de abono aos profisionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% dos recursos FUNDEB na sua remuneração, conforme previstgo no art. 26, § 2º da Lei Federal nº 14.276/2021, e no art. 212-a, inciso XI, da Constituição Federal, referente aos recursos recebidos no exercício financeiro de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -468,68 +468,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/6/pl_no_001_de_24.02.2025_-_dispoe_sobre_a_criacao_do_cargo_de_provimento_em_comissao_de_guarda_escolar..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/7/pl_no_002_de_24.02.2025_dispoe_sobre_a_atualizacao_do_quadro_dos_cargos_em_comissao_e_das_funcoes_de_confiacao_da_sec._de_educacao_cultura_esporte_e_lazer..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/20/pl_no_011_de_14.05.2025_-_prorroga_a_vigencia_do_plano_municipal_de_educacao_do_municipio_de_antas_ate_31.12.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/21/pl_no_012_de_27.05.2025_-_reformula_o_centro_municipal_de_educacao_escolar_inclusiva_e_atendimento_especializado-_aee_altera_a_lei_no_570_de_2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/37/pl_no_029_de_17.11.2025_-_altera_a_lei_municipal_de_no_776-2025_para_prorrogar_o_prazo_de_vigencia_do_plano_municipal_de_educacao_aprovado_pela_lei_municipal_626_de_2015_alterada_pela_lei_m.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/35/pl_de_lei_complementar_no__027_de_18.11.2025_-_aturorizaao_para_concessao_de_abono_aos_profissionais_da_educaao_basica_em_efetivo_exercicio_para_fins_cumprimento_dos_70_do_fundeb.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/6/pl_no_001_de_24.02.2025_-_dispoe_sobre_a_criacao_do_cargo_de_provimento_em_comissao_de_guarda_escolar..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/7/pl_no_002_de_24.02.2025_dispoe_sobre_a_atualizacao_do_quadro_dos_cargos_em_comissao_e_das_funcoes_de_confiacao_da_sec._de_educacao_cultura_esporte_e_lazer..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/20/pl_no_011_de_14.05.2025_-_prorroga_a_vigencia_do_plano_municipal_de_educacao_do_municipio_de_antas_ate_31.12.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/21/pl_no_012_de_27.05.2025_-_reformula_o_centro_municipal_de_educacao_escolar_inclusiva_e_atendimento_especializado-_aee_altera_a_lei_no_570_de_2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/37/pl_no_029_de_17.11.2025_-_altera_a_lei_municipal_de_no_776-2025_para_prorrogar_o_prazo_de_vigencia_do_plano_municipal_de_educacao_aprovado_pela_lei_municipal_626_de_2015_alterada_pela_lei_m.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/35/pl_de_lei_complementar_no__027_de_18.11.2025_-_aturorizaao_para_concessao_de_abono_aos_profissionais_da_educaao_basica_em_efetivo_exercicio_para_fins_cumprimento_dos_70_do_fundeb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="255.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="254.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>