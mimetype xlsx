--- v0 (2026-02-02)
+++ v1 (2026-04-01)
@@ -54,144 +54,144 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ESSIONEIDE PIMENTEL DA SILVA MATOS</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/2/pl_no_016_de_25.08.2025_-_altera_os_anexos_i_e_ii_da_lei_municipal_no_768_que_trata_dos_cargos_temporarios_do_regime_especial_de_direito_administrativo-reda1.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/2/pl_no_016_de_25.08.2025_-_altera_os_anexos_i_e_ii_da_lei_municipal_no_768_que_trata_dos_cargos_temporarios_do_regime_especial_de_direito_administrativo-reda1.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I e II da Lei Municipal nº 768, que trata dos cargos temporários do Regime Especial de Direito Administrativo REDA, modifica a composição da comissão de seleção simplificada e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/3/plano_plurianual_2026-20291.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/3/plano_plurianual_2026-20291.pdf</t>
   </si>
   <si>
     <t>Plano Plurianual 2026-2029</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dra. Marília</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/8/pl_do_legislativo_no_002_de_15.09.2025_-_institui_no_ambito_do_municipio_de_antas_-_ba_o_dia_comemorativo_dos_povos_de_matriz_africana_e_nacoes_do_candomble_e_umbanda_e_da_outras.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/8/pl_do_legislativo_no_002_de_15.09.2025_-_institui_no_ambito_do_municipio_de_antas_-_ba_o_dia_comemorativo_dos_povos_de_matriz_africana_e_nacoes_do_candomble_e_umbanda_e_da_outras.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Antas - BA, o Dia Comemorativo dos Povos de Matriz Africana e Nações do Candomblé e Umbanda, e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/31/pl_no_023_de_16.10.2025_-_revoga_a_lei_municipal_no_510_de_2005_que_dispoe_sobre_a_politica_municipal_de_atendimento_dos_direitos_da_crianca_e_do_adolescentes_regulamenta_o_conselho_m_dos_direitos.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/31/pl_no_023_de_16.10.2025_-_revoga_a_lei_municipal_no_510_de_2005_que_dispoe_sobre_a_politica_municipal_de_atendimento_dos_direitos_da_crianca_e_do_adolescentes_regulamenta_o_conselho_m_dos_direitos.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 540/2005, que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente, regulamenta o Conselho Municipal dos Direitos da Criança e do Adolescente (CMDCA), o Conselho Tutelar e o Fundo Municipal dos Direitos da Criança e do Adolescente (FMDCA), e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/34/pl_no_026_de_03.11.2025_-_altera_a_reestrutura_a_lei_municipal_no_708-2021_que_dispoe_sobre_o_servico_de_abastecimento_de_agua_dos_pocos_artesianos_sob_admin._semar.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/34/pl_no_026_de_03.11.2025_-_altera_a_reestrutura_a_lei_municipal_no_708-2021_que_dispoe_sobre_o_servico_de_abastecimento_de_agua_dos_pocos_artesianos_sob_admin._semar.pdf</t>
   </si>
   <si>
     <t>Altera e reestrutura a Lei Municipal nº 708/2021, que dispoê sobre o serviço de abastecimento de água dos poços artesianos sob administração da Secretaria de Agricultura, Meio Ambiente e Recursos Hídricos – SEMAR, e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/36/pl_no_028_de_13.11.2025_-_dispoe_sobre_a_alteracao_do_caput_do_artigo_152-a_da_lei_municipal_no_749_de_14_de_dezembro_de_2023_o_qual_foi_acrescido_pela_lei_municipal_no_775_de_03_de_junho.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/36/pl_no_028_de_13.11.2025_-_dispoe_sobre_a_alteracao_do_caput_do_artigo_152-a_da_lei_municipal_no_749_de_14_de_dezembro_de_2023_o_qual_foi_acrescido_pela_lei_municipal_no_775_de_03_de_junho.pdf</t>
   </si>
   <si>
     <t>Dispoê sobre a alterção do caput do artigo 152-A da Lei Municipal nº 749, de 14 de dezembro de 2023, o qual foi acrescido pela Lei Municipal nº 775, de 3 de junho de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/39/pl_no_031_de_19.11.2025_-_dispoe_sobre_delegacao_de_competencia_para_o_ordemanto_de_despesa_do_chefe_do_poder_executivo_aos_secretarios_municipais.pdf</t>
+    <t>http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/39/pl_no_031_de_19.11.2025_-_dispoe_sobre_delegacao_de_competencia_para_o_ordemanto_de_despesa_do_chefe_do_poder_executivo_aos_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>Dispoê sobre a delegação de competência para o ordenamento da despesa do Chefe do Poder Executivo munipal aos secretários municipais e demais dirigentes de Unidades Orçamentárias no Município de Antas, Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dú de Dr Carlos</t>
   </si>
   <si>
-    <t>https://sapl.antas.ba.leg.br/media/</t>
+    <t>http://sapl.antas.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Institui a Ouvidoria Legislativa Municipal na Câmara Municipal de , Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Junior de Toda</t>
   </si>
   <si>
     <t>Solicita realização de Audiência Pública para discussão Projeto de Lei nº 17/2025 - PPA 2026 a 2029.</t>
   </si>
 </sst>
 </file>
 
@@ -516,51 +516,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/2/pl_no_016_de_25.08.2025_-_altera_os_anexos_i_e_ii_da_lei_municipal_no_768_que_trata_dos_cargos_temporarios_do_regime_especial_de_direito_administrativo-reda1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/3/plano_plurianual_2026-20291.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/8/pl_do_legislativo_no_002_de_15.09.2025_-_institui_no_ambito_do_municipio_de_antas_-_ba_o_dia_comemorativo_dos_povos_de_matriz_africana_e_nacoes_do_candomble_e_umbanda_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/31/pl_no_023_de_16.10.2025_-_revoga_a_lei_municipal_no_510_de_2005_que_dispoe_sobre_a_politica_municipal_de_atendimento_dos_direitos_da_crianca_e_do_adolescentes_regulamenta_o_conselho_m_dos_direitos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/34/pl_no_026_de_03.11.2025_-_altera_a_reestrutura_a_lei_municipal_no_708-2021_que_dispoe_sobre_o_servico_de_abastecimento_de_agua_dos_pocos_artesianos_sob_admin._semar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/36/pl_no_028_de_13.11.2025_-_dispoe_sobre_a_alteracao_do_caput_do_artigo_152-a_da_lei_municipal_no_749_de_14_de_dezembro_de_2023_o_qual_foi_acrescido_pela_lei_municipal_no_775_de_03_de_junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/39/pl_no_031_de_19.11.2025_-_dispoe_sobre_delegacao_de_competencia_para_o_ordemanto_de_despesa_do_chefe_do_poder_executivo_aos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antas.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/2/pl_no_016_de_25.08.2025_-_altera_os_anexos_i_e_ii_da_lei_municipal_no_768_que_trata_dos_cargos_temporarios_do_regime_especial_de_direito_administrativo-reda1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/3/plano_plurianual_2026-20291.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/8/pl_do_legislativo_no_002_de_15.09.2025_-_institui_no_ambito_do_municipio_de_antas_-_ba_o_dia_comemorativo_dos_povos_de_matriz_africana_e_nacoes_do_candomble_e_umbanda_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/31/pl_no_023_de_16.10.2025_-_revoga_a_lei_municipal_no_510_de_2005_que_dispoe_sobre_a_politica_municipal_de_atendimento_dos_direitos_da_crianca_e_do_adolescentes_regulamenta_o_conselho_m_dos_direitos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/34/pl_no_026_de_03.11.2025_-_altera_a_reestrutura_a_lei_municipal_no_708-2021_que_dispoe_sobre_o_servico_de_abastecimento_de_agua_dos_pocos_artesianos_sob_admin._semar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/36/pl_no_028_de_13.11.2025_-_dispoe_sobre_a_alteracao_do_caput_do_artigo_152-a_da_lei_municipal_no_749_de_14_de_dezembro_de_2023_o_qual_foi_acrescido_pela_lei_municipal_no_775_de_03_de_junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/sapl/public/materialegislativa/2025/39/pl_no_031_de_19.11.2025_-_dispoe_sobre_delegacao_de_competencia_para_o_ordemanto_de_despesa_do_chefe_do_poder_executivo_aos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antas.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>